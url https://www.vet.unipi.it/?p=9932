--- v0 (2026-05-08)
+++ v1 (2026-07-01)
@@ -3,77 +3,123 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="52195771" w14:textId="43ACD47F" w:rsidR="005113F6" w:rsidRDefault="00F955FF" w:rsidP="005113F6">
+    <w:p w14:paraId="0C484034" w14:textId="4C7A9413" w:rsidR="007A120E" w:rsidRDefault="007A120E" w:rsidP="007A120E">
+      <w:pPr>
+        <w:pStyle w:val="Testopreformattato"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A120E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>FAC SIMILE DA RIPORTARE SU CART</w:t>
+      </w:r>
+      <w:r w:rsidR="00023002">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A120E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> INTESTATA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B460BF7" w14:textId="77777777" w:rsidR="007A120E" w:rsidRPr="007A120E" w:rsidRDefault="007A120E" w:rsidP="007A120E">
+      <w:pPr>
+        <w:pStyle w:val="Testopreformattato"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52195771" w14:textId="07EF8EDC" w:rsidR="005113F6" w:rsidRDefault="005113F6" w:rsidP="005113F6">
       <w:pPr>
         <w:pStyle w:val="Testopreformattato"/>
         <w:ind w:left="5387"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      <w:r w:rsidR="005113F6" w:rsidRPr="00F10801">
+      <w:r w:rsidRPr="00F10801">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Al </w:t>
       </w:r>
-      <w:r w:rsidR="005113F6">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Direttore del Dipartimento </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="313C786C" w14:textId="77777777" w:rsidR="005113F6" w:rsidRDefault="005113F6" w:rsidP="005113F6">
       <w:pPr>
         <w:pStyle w:val="Testopreformattato"/>
         <w:ind w:left="5387"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>di Scienze Veterinarie</w:t>
@@ -1213,120 +1259,122 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>____________________________________</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009C1760" w:rsidRPr="00A2090B" w:rsidSect="00C40A03">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="1134" w:bottom="284" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans Mono">
     <w:altName w:val="Arial"/>
-    <w:panose1 w:val="020B0609030804020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E70026FF" w:usb1="D200F9FB" w:usb2="02000028" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="WenQuanYi Zen Hei Mono">
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="MS Mincho"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005113F6"/>
+    <w:rsid w:val="00023002"/>
     <w:rsid w:val="00037274"/>
     <w:rsid w:val="00201FFD"/>
     <w:rsid w:val="00246F72"/>
     <w:rsid w:val="005113F6"/>
     <w:rsid w:val="00522A1D"/>
     <w:rsid w:val="0063250F"/>
     <w:rsid w:val="006445F9"/>
     <w:rsid w:val="006C42EE"/>
+    <w:rsid w:val="007A120E"/>
+    <w:rsid w:val="0085424D"/>
     <w:rsid w:val="008874FD"/>
     <w:rsid w:val="009C1760"/>
     <w:rsid w:val="00AB2D86"/>
     <w:rsid w:val="00B91211"/>
     <w:rsid w:val="00C13BF0"/>
     <w:rsid w:val="00C40A03"/>
     <w:rsid w:val="00C54099"/>
     <w:rsid w:val="00C85821"/>
     <w:rsid w:val="00E9433E"/>
     <w:rsid w:val="00F955FF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
@@ -2063,50 +2111,71 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_Flow_SignoffStatus xmlns="2dd43708-bed7-4fe0-9f1a-6e201fad03fa" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2dd43708-bed7-4fe0-9f1a-6e201fad03fa">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="dffc06e5-57f0-446a-8fee-530570e5b852" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101004AE0A92A922FA84E94607377C3E711B7" ma:contentTypeVersion="19" ma:contentTypeDescription="Creare un nuovo documento." ma:contentTypeScope="" ma:versionID="20e90c2a90a32136283a64087bd08662">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="dffc06e5-57f0-446a-8fee-530570e5b852" xmlns:ns3="2dd43708-bed7-4fe0-9f1a-6e201fad03fa" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fff2945b4f93c3d3e37af8c9fd11bd68" ns2:_="" ns3:_="">
     <xsd:import namespace="dffc06e5-57f0-446a-8fee-530570e5b852"/>
     <xsd:import namespace="2dd43708-bed7-4fe0-9f1a-6e201fad03fa"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
@@ -2317,139 +2386,118 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E098E3B-B56C-4E9F-89B4-FCB353A3C788}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="2dd43708-bed7-4fe0-9f1a-6e201fad03fa"/>
+    <ds:schemaRef ds:uri="dffc06e5-57f0-446a-8fee-530570e5b852"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{411AF5C6-C3F5-488C-A3EB-CA64379892E1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DAF907F9-F590-477C-9E15-8EDD9627760E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="dffc06e5-57f0-446a-8fee-530570e5b852"/>
     <ds:schemaRef ds:uri="2dd43708-bed7-4fe0-9f1a-6e201fad03fa"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2039</Characters>
+  <Pages>2</Pages>
+  <Words>355</Words>
+  <Characters>2025</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>55</Lines>
-  <Paragraphs>34</Paragraphs>
+  <Lines>16</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2303</CharactersWithSpaces>
+  <CharactersWithSpaces>2376</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Stefano Degl'Innocenti Detto Lucchesi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101004AE0A92A922FA84E94607377C3E711B7</vt:lpwstr>
   </property>